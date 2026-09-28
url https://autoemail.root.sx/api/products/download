--- v0 (2026-05-19)
+++ v1 (2026-09-28)
@@ -66,56 +66,59 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00D6E4F0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -442,51 +445,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Price</t>
         </is>
@@ -522,44 +525,140 @@
         <is>
           <t>185000</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Aiman Hayat &lt;aiman@iciltek.com&gt;</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Tue, 19 May 2026 12:57:02 +0500</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>New Product Information – Industrial Air Compressor Model AC-750</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>The AC-750 is a heavy-duty industrial air compressor designed for continuous operation in demanding environments. It has a motor power of 7.5 HP and a tank capacity of 150 Liters. The compressor is su</t>
         </is>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>Industrial Air Compressor Model AC-750</t>
+        </is>
+      </c>
+      <c r="B3" s="3" t="inlineStr">
+        <is>
+          <t>185000</t>
+        </is>
+      </c>
+      <c r="C3" s="3" t="inlineStr">
+        <is>
+          <t>Aiman Hayat &lt;aiman@iciltek.com&gt;</t>
+        </is>
+      </c>
+      <c r="D3" s="3" t="inlineStr">
+        <is>
+          <t>Tue, 19 May 2026 12:57:02 +0500</t>
+        </is>
+      </c>
+      <c r="E3" s="3" t="inlineStr">
+        <is>
+          <t>New Product Information – Industrial Air Compressor Model AC-750</t>
+        </is>
+      </c>
+      <c r="F3" s="3" t="inlineStr">
+        <is>
+          <t>The AC-750 is a heavy-duty industrial air compressor designed for continuous operation in demanding environments. It has a motor power of 7.5 HP and a tank capacity of 150 Liters. The compressor is su</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>ACITRETIN</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>"Customer Support- GPL" &lt;customer.support@gudiagroup.com&gt;</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Thu, 21 May 2026 16:14:38 +0500</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Inquiry - May 2026 - Hiranis Pharma</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>ACITRETIN is a pharmaceutical product, however, its details such as usage and benefits are not provided in the given email, it is listed as an item for which the best possible rates are requested alon</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>ACITRETIN</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="C5" s="3" t="inlineStr">
+        <is>
+          <t>"Customer Support- GPL" &lt;customer.support@gudiagroup.com&gt;</t>
+        </is>
+      </c>
+      <c r="D5" s="3" t="inlineStr">
+        <is>
+          <t>Thu, 21 May 2026 16:14:38 +0500</t>
+        </is>
+      </c>
+      <c r="E5" s="3" t="inlineStr">
+        <is>
+          <t>Inquiry - May 2026 - Hiranis Pharma</t>
+        </is>
+      </c>
+      <c r="F5" s="3" t="inlineStr">
+        <is>
+          <t>ACITRETIN is a pharmaceutical product, with a quantity of 10 KG requested, however, its details and price are not provided in the given email.</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>